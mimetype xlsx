--- v0 (2026-06-22)
+++ v1 (2026-09-25)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdWorkbook" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
     <Relationship Id="rIdCore" Type="http://schemas.openxmlformats.org/officedocument/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
     <Relationship Id="rIdApp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheets>
     <sheet name="Přehled obchodníků" sheetId="1" r:id="rIdSheet1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="102" uniqueCount="102">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="113" uniqueCount="113">
   <si>
     <t xml:space="preserve">CEKUS Chotěboř</t>
   </si>
   <si>
     <t xml:space="preserve">Tyršova 256</t>
   </si>
   <si>
     <t xml:space="preserve">Chotěboř</t>
   </si>
   <si>
     <t xml:space="preserve">58301</t>
   </si>
   <si>
     <t xml:space="preserve">Rekreace a Kultura</t>
   </si>
   <si>
     <t xml:space="preserve">https://www.cekus.eu</t>
   </si>
   <si>
     <t xml:space="preserve">FC Chotěboř, z.s.</t>
   </si>
   <si>
     <t xml:space="preserve">U Stadionu 66</t>
   </si>
   <si>
@@ -189,50 +189,68 @@
   <si>
     <t xml:space="preserve">Zdraví/Sport/Krása</t>
   </si>
   <si>
     <t xml:space="preserve">https://www.lateam.cz</t>
   </si>
   <si>
     <t xml:space="preserve">Pilates a joga - Coop HB Club</t>
   </si>
   <si>
     <t xml:space="preserve">Kosmonautů 1665</t>
   </si>
   <si>
     <t xml:space="preserve">Chotěboř</t>
   </si>
   <si>
     <t xml:space="preserve">58301</t>
   </si>
   <si>
     <t xml:space="preserve">Ostatní zboží a služby</t>
   </si>
   <si>
     <t xml:space="preserve">https://www.pilates-joga.cz</t>
   </si>
   <si>
+    <t xml:space="preserve">Pionýr, z. s. - Pionýrská skupina Mláďata</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zahradní 1376</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Chotěboř</t>
+  </si>
+  <si>
+    <t xml:space="preserve">58301</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.facebook.com/mladatachotebor/?locale=cs_CZ</t>
+  </si>
+  <si>
     <t xml:space="preserve">Spolek pro rozvoj svobodného vzdělávání, z.s.</t>
   </si>
   <si>
     <t xml:space="preserve">Buttulova 193</t>
   </si>
   <si>
     <t xml:space="preserve">Chotěboř</t>
   </si>
   <si>
     <t xml:space="preserve">58301</t>
   </si>
   <si>
     <t xml:space="preserve">Mimoškolní aktivity dětí</t>
   </si>
   <si>
     <t xml:space="preserve">https://www.sprsv.cz</t>
   </si>
   <si>
     <t xml:space="preserve">Sportinstruktor.cz</t>
   </si>
   <si>
     <t xml:space="preserve">Chotěboř E466</t>
   </si>
   <si>
     <t xml:space="preserve">Chotěboř</t>
@@ -241,50 +259,65 @@
     <t xml:space="preserve">58301</t>
   </si>
   <si>
     <t xml:space="preserve">Zdraví/Sport/Krása</t>
   </si>
   <si>
     <t xml:space="preserve">http://www.sportinstruktor.cz/</t>
   </si>
   <si>
     <t xml:space="preserve">SŠTE</t>
   </si>
   <si>
     <t xml:space="preserve">Na Valech 690</t>
   </si>
   <si>
     <t xml:space="preserve">Chotěboř</t>
   </si>
   <si>
     <t xml:space="preserve">58301</t>
   </si>
   <si>
     <t xml:space="preserve">Zdraví/Sport/Krása</t>
   </si>
   <si>
     <t xml:space="preserve">https://www.lateam.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Taneční studio - Kateřina Součková</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dukelská 961</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Chotěboř</t>
+  </si>
+  <si>
+    <t xml:space="preserve">58301</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vzdělávání, Zdraví/Sport/Krása</t>
   </si>
   <si>
     <t xml:space="preserve">Tělovýchovná jednota CHS Chotěboř, z.s.</t>
   </si>
   <si>
     <t xml:space="preserve">Tyršova 794</t>
   </si>
   <si>
     <t xml:space="preserve">Chotěboř</t>
   </si>
   <si>
     <t xml:space="preserve">58301</t>
   </si>
   <si>
     <t xml:space="preserve">Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
   </si>
   <si>
     <t xml:space="preserve">https://www.tjchschotebor.cz/</t>
   </si>
   <si>
     <t xml:space="preserve">Základní škola Chotěboř, Buttulova 74, okres Havlíčkův Brod</t>
   </si>
   <si>
     <t xml:space="preserve">Buttulova 74</t>
   </si>
@@ -363,50 +396,60 @@
       <right/>
       <top/>
       <bottom/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf borderId="0" fillId="0" fontId="0" numFmtId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <cols>
+    <col min="1" max="1" width="60.00" customWidth="1"/>
+    <col min="2" max="2" width="17.00" customWidth="1"/>
+    <col min="3" max="3" width="10.00" customWidth="1"/>
+    <col min="4" max="4" width="8.43" customWidth="1"/>
+    <col min="5" max="5" width="46.00" customWidth="1"/>
+    <col min="6" max="6" width="12.00" customWidth="1"/>
+    <col min="7" max="7" width="12.00" customWidth="1"/>
+    <col min="8" max="8" width="56.00" customWidth="1"/>
+  </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0">
         <v>49.7174461</v>
       </c>
       <c r="G1" s="0">
         <v>15.673004</v>
       </c>
       <c r="H1" s="0" t="s">
         <v>5</v>
@@ -641,208 +684,257 @@
       </c>
       <c r="G10" s="0">
         <v>15.6687599</v>
       </c>
       <c r="H10" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0" t="s">
         <v>60</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>61</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>62</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F11" s="0">
-        <v>49.7207374</v>
+        <v>49.7134078</v>
       </c>
       <c r="G11" s="0">
-        <v>15.669766</v>
+        <v>15.6625194</v>
       </c>
       <c r="H11" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0" t="s">
         <v>66</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>67</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>68</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E12" s="0" t="s">
         <v>70</v>
       </c>
       <c r="F12" s="0">
-        <v>49.7208267</v>
+        <v>49.7207374</v>
       </c>
       <c r="G12" s="0">
-        <v>15.6705374</v>
+        <v>15.669766</v>
       </c>
       <c r="H12" s="0" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0" t="s">
         <v>72</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>73</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>74</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F13" s="0">
-        <v>49.7182191</v>
+        <v>49.7208267</v>
       </c>
       <c r="G13" s="0">
-        <v>15.6717129</v>
+        <v>15.6705374</v>
       </c>
       <c r="H13" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0" t="s">
         <v>78</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>79</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>80</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F14" s="0">
-        <v>49.718159</v>
+        <v>49.7182191</v>
       </c>
       <c r="G14" s="0">
-        <v>15.6741573</v>
+        <v>15.6717129</v>
       </c>
       <c r="H14" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0" t="s">
         <v>84</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>85</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>86</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F15" s="0">
-        <v>49.7211325</v>
+        <v>49.7155289</v>
       </c>
       <c r="G15" s="0">
-        <v>15.6694034</v>
-[...2 lines deleted...]
-        <v>89</v>
+        <v>15.6704222</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="B16" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="B16" s="0" t="s">
+      <c r="C16" s="0" t="s">
         <v>91</v>
       </c>
-      <c r="C16" s="0" t="s">
+      <c r="D16" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="D16" s="0" t="s">
+      <c r="E16" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0">
+        <v>49.718159</v>
+      </c>
+      <c r="G16" s="0">
+        <v>15.6741573</v>
+      </c>
+      <c r="H16" s="0" t="s">
         <v>94</v>
-      </c>
-[...7 lines deleted...]
-        <v>95</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="B17" s="0" t="s">
         <v>96</v>
       </c>
-      <c r="B17" s="0" t="s">
+      <c r="C17" s="0" t="s">
         <v>97</v>
       </c>
-      <c r="C17" s="0" t="s">
+      <c r="D17" s="0" t="s">
         <v>98</v>
       </c>
-      <c r="D17" s="0" t="s">
+      <c r="E17" s="0" t="s">
         <v>99</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="F17" s="0">
         <v>49.7211325</v>
       </c>
       <c r="G17" s="0">
         <v>15.6694034</v>
       </c>
       <c r="H17" s="0" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9">
+      <c r="A18" s="0" t="s">
         <v>101</v>
+      </c>
+      <c r="B18" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="C18" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="D18" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="F18" s="0">
+        <v>49.7180153</v>
+      </c>
+      <c r="G18" s="0">
+        <v>15.6727688</v>
+      </c>
+      <c r="H18" s="0" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9">
+      <c r="A19" s="0" t="s">
+        <v>107</v>
+      </c>
+      <c r="B19" s="0" t="s">
+        <v>108</v>
+      </c>
+      <c r="C19" s="0" t="s">
+        <v>109</v>
+      </c>
+      <c r="D19" s="0" t="s">
+        <v>110</v>
+      </c>
+      <c r="E19" s="0" t="s">
+        <v>111</v>
+      </c>
+      <c r="F19" s="0">
+        <v>49.7211325</v>
+      </c>
+      <c r="G19" s="0">
+        <v>15.6694034</v>
+      </c>
+      <c r="H19" s="0" t="s">
+        <v>112</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>